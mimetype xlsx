--- v1 (2026-06-25)
+++ v2 (2026-10-24)
@@ -44,54 +44,54 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
-    <t>05/05/2026</t>
-[...2 lines deleted...]
-    <t>05/05/2026 a 31/12/2026</t>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>01/01/2026 a 12/10/2026</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>01/01/2025 a 31/12/2025</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
   </si>