--- v0 (2026-04-28)
+++ v1 (2026-06-25)
@@ -12,125 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
-    <t>17/03/2026</t>
-[...8 lines deleted...]
-    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026 a 31/12/2026</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
-[...5 lines deleted...]
-    <t>31/12/2025 a 31/12/2025</t>
+    <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2026 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>01/01/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
+  </si>
+  <si>
+    <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2025 para a Câmara Municipal de Fortaleza dos Nogueiras – MA até a presente data.</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
     <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2024 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
   <si>
-    <t>31/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>31/12/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2023 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
+  </si>
+  <si>
+    <t>Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2023 para a Câmara Municipal de Fortaleza dos Nogueiras – MA. - Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2023 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
+  </si>
+  <si>
+    <t>MOTIVO:Declaramos a inexistência de pagamento de DIÁRIAS, no país e no exterior durante o ano de 2023 para a Câmara Municipal de Fortaleza dos Nogueiras – MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -493,188 +511,188 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D2">
         <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D4">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
       <c r="D6">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>