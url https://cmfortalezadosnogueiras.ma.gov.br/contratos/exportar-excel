--- v0 (2026-04-28)
+++ v1 (2026-06-25)
@@ -32,654 +32,654 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
-    <t>017/2025</t>
+    <t>023/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Especializada Para Fornecim...</t>
+  </si>
+  <si>
+    <t>JAVSON FELIX BARROS MARTINS
+33.668.890/0001-63</t>
+  </si>
+  <si>
+    <t>15/12/2025
+44.173,00</t>
+  </si>
+  <si>
+    <t>15/12/2025 a 15/02/2026</t>
+  </si>
+  <si>
+    <t>022/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Com Notória Especialização...</t>
+  </si>
+  <si>
+    <t>M. DA S. MESQUITA SERVICOS E TECNOLOGIA LTDA
+16.799.630/0001-08</t>
+  </si>
+  <si>
+    <t>23/10/2025
+60.000,00</t>
+  </si>
+  <si>
+    <t>23/10/2025 a 23/10/2025</t>
+  </si>
+  <si>
+    <t>021/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Especializada Para Confecçã...</t>
+  </si>
+  <si>
+    <t>THIAGO MARTINS COSTA
+37.220.510/0001-84</t>
+  </si>
+  <si>
+    <t>23/10/2025
+22.706,00</t>
+  </si>
+  <si>
+    <t>23/10/2025 a 23/01/2026</t>
+  </si>
+  <si>
+    <t>020/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Para Realizar A 7ª Revisão...</t>
+  </si>
+  <si>
+    <t>UMUARAMA MOTORS COMERCIO E SERVICOS LTDA
+07.172.382/0004-22</t>
+  </si>
+  <si>
+    <t>16/09/2025
+2.645,56</t>
+  </si>
+  <si>
+    <t>16/09/2025 a 16/11/2025</t>
+  </si>
+  <si>
+    <t>019/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Especializada Para Prestaçã...</t>
+  </si>
+  <si>
+    <t>F DE ASSIS DOS SANTOS MOURAO LTDA
+19.279.297/0001-02</t>
+  </si>
+  <si>
+    <t>11/09/2025
+118.150,00</t>
+  </si>
+  <si>
+    <t>11/09/2025 a 11/09/2026</t>
+  </si>
+  <si>
+    <t>018/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação De Empresa Para Prestação De Serviços...</t>
   </si>
   <si>
-    <t>UMUARAMA MOTORS COMERCIO E SERVICOS LTDA
-07.172.382/0004-22</t>
+    <t>EDITORA ABRILME LTDA
+18.618.913/0001-31</t>
+  </si>
+  <si>
+    <t>15/07/2025
+60.000,00</t>
+  </si>
+  <si>
+    <t>15/07/2025 a 15/07/2026</t>
+  </si>
+  <si>
+    <t>017/2025</t>
   </si>
   <si>
     <t>04/07/2025
 17.680,88</t>
   </si>
   <si>
     <t>04/07/2025 a 04/07/2025</t>
   </si>
   <si>
+    <t>016/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Para Fornecimento De Notebo...</t>
+  </si>
+  <si>
+    <t>01/07/2025
+47.188,00</t>
+  </si>
+  <si>
+    <t>01/07/2025 a 01/07/2026</t>
+  </si>
+  <si>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Profissional, Engenheiro Civil, Esp...</t>
+  </si>
+  <si>
+    <t>DELTA ENGENHARIA LTDA
+48.769.548/0001-27</t>
+  </si>
+  <si>
+    <t>11/06/2025
+10.000,00</t>
+  </si>
+  <si>
+    <t>11/06/2025 a 11/06/2026</t>
+  </si>
+  <si>
+    <t>014/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação De Empresa Para O Fornecimento De Bens...</t>
+  </si>
+  <si>
+    <t>SAMILA BORGES DE ARAUJO SOARES
+50.661.357/0001-99</t>
+  </si>
+  <si>
+    <t>05/06/2025
+8.855,00</t>
+  </si>
+  <si>
+    <t>05/06/2025 a 05/06/2026</t>
+  </si>
+  <si>
+    <t>012/2025</t>
+  </si>
+  <si>
+    <t>D C MOURAO
+32.124.594/0001-39</t>
+  </si>
+  <si>
+    <t>15/04/2025
+8.240,00</t>
+  </si>
+  <si>
+    <t>15/04/2025 a 15/04/2026</t>
+  </si>
+  <si>
+    <t>011/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Aquisição De Equipamentos De áUdio E Materiais De...</t>
+  </si>
+  <si>
+    <t>A F BRITO MOREIRA LTDA
+19.522.415/0001-53</t>
+  </si>
+  <si>
+    <t>12/03/2025
+6.600,00</t>
+  </si>
+  <si>
+    <t>12/03/2025 a 12/03/2026</t>
+  </si>
+  <si>
     <t>010/2025</t>
   </si>
   <si>
     <t>FENIX.COM - CONTEUDO E TECNOLOGIA LTDA
 01.141.809/0001-04</t>
   </si>
   <si>
     <t>05/02/2025
 18.936,00</t>
   </si>
   <si>
     <t>05/02/2025 a 05/02/2026</t>
   </si>
   <si>
-    <t>021/2025</t>
-[...24 lines deleted...]
-    <t>15/07/2025
+    <t>009/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE EMPRESA PARA PRETAÇAO DE SERVIÇOS T...</t>
+  </si>
+  <si>
+    <t>JOANA MARA GOMES PESSOA SOCIEDADE INDIVIDUAL DE ADVOCACIA
+29.779.432/0001-24</t>
+  </si>
+  <si>
+    <t>03/02/2025
+84.000,00</t>
+  </si>
+  <si>
+    <t>03/02/2025 a 03/02/2026</t>
+  </si>
+  <si>
+    <t>007/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE EMPRESA PARA OS SERVIÇOS TECNICOS E...</t>
+  </si>
+  <si>
+    <t>DE PAULA ASSESSORIA E CONSULTORIA
+58.549.889/0001-40</t>
+  </si>
+  <si>
+    <t>30/01/2025
 60.000,00</t>
   </si>
   <si>
-    <t>15/07/2025 a 15/07/2026</t>
-[...41 lines deleted...]
-    <t>F DE ASSIS DOS SANTOS MOURAO LTDA
+    <t>30/01/2025 a 30/01/2026</t>
+  </si>
+  <si>
+    <t>006/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE EMPRESA PARA PRESTAÇAO DE SERVIÇOS...</t>
+  </si>
+  <si>
+    <t>CENTRAL 3 COMERCIO E REPRESENTAÇÕES
+00.000.000/0000-00</t>
+  </si>
+  <si>
+    <t>20/01/2025
+84.000,00</t>
+  </si>
+  <si>
+    <t>20/01/2025 a 20/01/2026</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATATAÇAO DE EMPRESA PARA PRESTAÇAO DE SERVIÇO...</t>
+  </si>
+  <si>
+    <t>J CARVALHO JR SERVI E CONS ADMINISTRATIVA
+45.001.944/0001-11</t>
+  </si>
+  <si>
+    <t>21/01/2025
+66.000,00</t>
+  </si>
+  <si>
+    <t>21/01/2025 a 21/01/2026</t>
+  </si>
+  <si>
+    <t>004/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE SERVIÇO DE COFFEE BREAK, SOB DEMAND...</t>
+  </si>
+  <si>
+    <t>48.940.914 SAMANTA CAROLINE SILVA LIMA LEAO
+48.940.914/0001-69</t>
+  </si>
+  <si>
+    <t>21/01/2025
+43.200,00</t>
+  </si>
+  <si>
+    <t>21/01/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>003/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+FORNECIMENTO DE MATERIA DE LIMPEZA , VISANDO ATEND...</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA RESOLV LDTA
+38.455.736/0001-27</t>
+  </si>
+  <si>
+    <t>15/01/2025
+52.691,60</t>
+  </si>
+  <si>
+    <t>15/01/2025 a 15/01/2026</t>
+  </si>
+  <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE EMPRESA PARA FORNECIMENTO DE MATERI...</t>
+  </si>
+  <si>
+    <t>15/01/2025
+35.238,11</t>
+  </si>
+  <si>
+    <t>001/2025</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇAO DE EMPRESA PARA AQUISIÇAO DE COMÚSTIVE...</t>
+  </si>
+  <si>
+    <t>E REGO COELHO EIRELI
+37.821.031/0001-13</t>
+  </si>
+  <si>
+    <t>21/01/2025
+57.300,00</t>
+  </si>
+  <si>
+    <t>015/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de empresa para fornecimentos de pneus...</t>
+  </si>
+  <si>
+    <t>UMUARAMA MOTORS COMERCIO E SERVIÇOS LTDA
+07.172.382/0004-22</t>
+  </si>
+  <si>
+    <t>14/11/2024
+5.363,72</t>
+  </si>
+  <si>
+    <t>14/11/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>014/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de empresa para serviços de revisão do...</t>
+  </si>
+  <si>
+    <t>09/10/2024
+3.339,40</t>
+  </si>
+  <si>
+    <t>09/10/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>013/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Prestação de serviços de publicidade destinados às...</t>
+  </si>
+  <si>
+    <t>10/06/2024
+60.000,00</t>
+  </si>
+  <si>
+    <t>10/06/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>012/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de empresa para serviços de REFORMA DA...</t>
+  </si>
+  <si>
+    <t>F DE ASSIS DOS SANTOS MOURÃO LTDA
 19.279.297/0001-02</t>
   </si>
   <si>
-    <t>11/09/2025
-[...13 lines deleted...]
-    <t>JAVSON FELIX BARROS MARTINS
+    <t>14/06/2024
+99.998,69</t>
+  </si>
+  <si>
+    <t>14/06/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>011/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇÃO DE PROFISSIONAL ESPECIALIZADO PARA PRE...</t>
+  </si>
+  <si>
+    <t>BRUNO AQUINO COELHO DOS SANTOS
+607.092.893-83</t>
+  </si>
+  <si>
+    <t>24/05/2024
+7.000,00</t>
+  </si>
+  <si>
+    <t>24/05/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>010/2024</t>
+  </si>
+  <si>
+    <t>09/05/2024
+22.549,31</t>
+  </si>
+  <si>
+    <t>09/05/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>009/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação para fornecimentos de suplementos de i...</t>
+  </si>
+  <si>
+    <t>INFORSEG SISTEMAS DE SEGURANCA ELETRONICA
 33.668.890/0001-63</t>
   </si>
   <si>
-    <t>01/07/2025
-[...35 lines deleted...]
-    <t>23/10/2025 a 23/10/2025</t>
+    <t>23/04/2024
+3.611,00</t>
+  </si>
+  <si>
+    <t>23/04/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>006/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de serviços de coffee break para as ne...</t>
+  </si>
+  <si>
+    <t>20/02/2024
+40.300,00</t>
+  </si>
+  <si>
+    <t>20/02/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>005/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE COMBUS...</t>
+  </si>
+  <si>
+    <t>13/03/2024
+79.630,00</t>
+  </si>
+  <si>
+    <t>13/03/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>003/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de empresa para fornecimento 01 kits d...</t>
+  </si>
+  <si>
+    <t>SAMILA SERVICOS
+50.661.357/0001-99</t>
+  </si>
+  <si>
+    <t>20/02/2024
+6.720,00</t>
+  </si>
+  <si>
+    <t>002/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de consultoria técnica/jurídica nas ár...</t>
+  </si>
+  <si>
+    <t>LARISSA DE O BURGOS SOCIEDADE INDIVIDUAL DE ADVOCACIA
+53.241.035/0001-89</t>
+  </si>
+  <si>
+    <t>26/01/2024
+82.800,00</t>
+  </si>
+  <si>
+    <t>26/01/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>001/2024</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+Contratação de empresa para os serviços técnicos e...</t>
+  </si>
+  <si>
+    <t>S C SANTOS DE SOUZA
+32.680.631/0001-95</t>
+  </si>
+  <si>
+    <t>26/01/2024
+77.400,00</t>
   </si>
   <si>
     <t>009/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratacao De Uma Empresa Para Locacao De Aplicat...</t>
   </si>
   <si>
     <t>ADTR SERVICOS DE INFORMATICA LTDA
 17.422.433/0001-38</t>
   </si>
   <si>
     <t>19/05/2023
 6.000,00</t>
   </si>
   <si>
     <t>19/05/2023 a 19/05/2024</t>
   </si>
   <si>
-    <t>015/2025</t>
+    <t>007/2023</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
+CONTRATAÇÃO DE UMA EMPRESA PARA FORNECIMENTO PARCE...</t>
+  </si>
+  <si>
+    <t>ALEANDRO GONÇALVES PASSARINHO EPP
+00.795.813/0001-15</t>
+  </si>
+  <si>
+    <t>02/05/2023
+26.450,30</t>
+  </si>
+  <si>
+    <t>02/05/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>006/2023</t>
   </si>
   <si>
     <t>SECRETARIA
-Contratação De Profissional, Engenheiro Civil, Esp...</t>
-[...222 lines deleted...]
-    <t>10/06/2024 a 31/12/2024</t>
+AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE (P...</t>
+  </si>
+  <si>
+    <t>JOSE MARIO PEREIRA DE JESUS
+23.050.531/0001-94</t>
+  </si>
+  <si>
+    <t>02/05/2023
+5.240,00</t>
+  </si>
+  <si>
+    <t>02/05/2023 a 02/07/2023</t>
   </si>
   <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA NA PRESTA...</t>
   </si>
   <si>
     <t>D DA S ALMEIDA CIA LTDA
 38.257.797/0001-80</t>
   </si>
   <si>
     <t>25/04/2023
 6.480,00</t>
   </si>
   <si>
     <t>25/04/2023 a 25/04/2024</t>
-  </si>
-[...174 lines deleted...]
-    <t>02/05/2023 a 31/12/2023</t>
   </si>
   <si>
     <t>004/2023</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
 CONTRATAÇÃO DE UMA EMPRESA PARA FORNECIMENTO DE CO...</t>
   </si>
   <si>
     <t>J F COMBUSTIVEIS LTDA
 07.529.933/0001-10</t>
   </si>
   <si>
     <t>17/03/2023
 57.707,00</t>
   </si>
   <si>
     <t>17/03/2023 a 17/03/2024</t>
   </si>
   <si>
     <t>003/2023</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS - (07369838000104)
 CONTRATAÇÃO DE UMA EMPRESA DE PRESTAÇÃO DE SERVIÇO...</t>
@@ -1346,766 +1346,766 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>96</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="E22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
+        <v>103</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="F23" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="F24" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="F25" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>119</v>
       </c>
       <c r="F26" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>134</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="F30" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F31" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="E32" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="F33" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="E34" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>24</v>
       </c>
       <c r="B35" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="E35" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>23</v>
       </c>
       <c r="B36" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="E36" s="1" t="s">
+      <c r="F36" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>22</v>
       </c>
       <c r="B37" t="s">
+        <v>165</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="E37" s="1" t="s">
+      <c r="F37" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>21</v>
       </c>
       <c r="B38" t="s">
         <v>170</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>173</v>
       </c>
       <c r="F38" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>20</v>
@@ -2135,71 +2135,71 @@
       </c>
       <c r="C40" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>183</v>
       </c>
       <c r="F40" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>185</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>187</v>
       </c>
       <c r="F41" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>17</v>
       </c>
       <c r="B42" t="s">
         <v>189</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>191</v>
       </c>
       <c r="F42" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>16</v>
       </c>
       <c r="B43" t="s">
         <v>193</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>196</v>
       </c>
       <c r="F43" t="s">
@@ -2475,51 +2475,51 @@
       </c>
       <c r="C57" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>260</v>
       </c>
       <c r="F57" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
         <v>262</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>263</v>
       </c>
       <c r="F58" t="s">
         <v>264</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>